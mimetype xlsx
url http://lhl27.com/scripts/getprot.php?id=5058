--- v1 (2026-03-04)
+++ v2 (2026-10-24)
@@ -144,108 +144,108 @@
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>26-30</t>
   </si>
   <si>
     <t>Козяев Марк</t>
   </si>
   <si>
     <t>27-30</t>
   </si>
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>37-40</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
+    <t>Кузнецов Владислав</t>
+  </si>
+  <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
-    <t>Кузнецов Владислав</t>
-[...1 lines deleted...]
-  <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Степанов Владимир</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
+    <t>Бояркин Алексей</t>
+  </si>
+  <si>
+    <t>07-45</t>
+  </si>
+  <si>
+    <t>01-55</t>
+  </si>
+  <si>
     <t>Алексенко Максим</t>
   </si>
   <si>
-    <t>07-45</t>
-[...2 lines deleted...]
-    <t>01-55</t>
+    <t>10-30</t>
+  </si>
+  <si>
+    <t>25-05</t>
   </si>
   <si>
     <t>Пляскин Михаил</t>
   </si>
   <si>
-    <t>10-30</t>
-[...2 lines deleted...]
-    <t>25-05</t>
+    <t>33-00</t>
   </si>
   <si>
     <t>Кочетков Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Бояркин Алексей</t>
   </si>
   <si>
     <t>Замкин Антон</t>
   </si>
   <si>
     <t>Буянов Павел</t>
   </si>
   <si>
     <t>Трегубенко Максим</t>
   </si>
   <si>
     <t>Крицкий Дмитрий</t>
   </si>
   <si>
     <t>Реутов Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Дорощенко Дмитрий</t>
   </si>
   <si>
     <t>Шелыганов Кирилл</t>
   </si>
@@ -1239,78 +1239,78 @@
       <c r="B12" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
@@ -1684,186 +1684,186 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K30" s="7">
         <v>88</v>
       </c>
       <c r="L30" s="7">
         <v>14</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O30" s="7">
         <v>90</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>2</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K31" s="7">
         <v>88</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="O31" s="7">
         <v>65</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="O32" s="7">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>8</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>39</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>