--- v0 (2026-03-03)
+++ v1 (2026-07-26)
@@ -114,63 +114,63 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>19:10</t>
   </si>
   <si>
     <t>23:00</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>22:50</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>26:15</t>
   </si>
   <si>
+    <t>Казаченок Руслан</t>
+  </si>
+  <si>
+    <t>31:15</t>
+  </si>
+  <si>
+    <t>Кумыков Андрей</t>
+  </si>
+  <si>
+    <t>32:50</t>
+  </si>
+  <si>
     <t>Ванифатьев Артем</t>
-  </si>
-[...10 lines deleted...]
-    <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>41:30</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Шидий Николай</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>