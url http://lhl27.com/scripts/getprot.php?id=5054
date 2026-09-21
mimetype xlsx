--- v0 (2025-12-07)
+++ v1 (2026-09-21)
@@ -944,51 +944,51 @@
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>9</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="O6" s="6">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>5</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>10</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="6"/>
@@ -1011,51 +1011,51 @@
       <c r="B8" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">