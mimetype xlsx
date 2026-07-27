--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -186,54 +186,54 @@
   <si>
     <t>Осипенко Кирилл</t>
   </si>
   <si>
     <t>39-05</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>40-55</t>
   </si>
   <si>
     <t>19-00</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
+    <t>Серецкий Максим</t>
+  </si>
+  <si>
     <t>Ямщиков Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Серецкий Максим</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Коровин Константин</t>
   </si>
   <si>
     <t>Готальский Дмитрий</t>
   </si>