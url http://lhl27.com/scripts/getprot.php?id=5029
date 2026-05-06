--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -123,54 +123,54 @@
   <si>
     <t>36-40</t>
   </si>
   <si>
     <t>43-05</t>
   </si>
   <si>
     <t>Салагубов Иван</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Поздяйкин Александр</t>
   </si>
   <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>Воронцов Роман</t>
   </si>
   <si>
+    <t>Молофеев Александр</t>
+  </si>
+  <si>
     <t>Толмаченко Всеволод</t>
-  </si>
-[...1 lines deleted...]
-    <t>Молофеев Александр</t>
   </si>
   <si>
     <t>Харитонов Геннадий</t>
   </si>
   <si>
     <t>Потинцев Сергей</t>
   </si>
   <si>
     <t>Беляков Иван</t>
   </si>
   <si>
     <t>Кувеко Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авантажстрой»</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>