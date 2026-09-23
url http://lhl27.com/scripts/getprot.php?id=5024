--- v0 (2026-03-28)
+++ v1 (2026-09-23)
@@ -1835,51 +1835,51 @@
       </c>
       <c r="K34" s="7">
         <v>69</v>
       </c>
       <c r="L34" s="7">
         <v>30</v>
       </c>
       <c r="M34" s="7">
         <v>10</v>
       </c>
       <c r="N34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="O34" s="7"/>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>1</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="7">
         <v>6</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7" t="s">
         <v>61</v>
       </c>
       <c r="K35" s="7">
         <v>78</v>
       </c>
       <c r="L35" s="7">
         <v>10</v>
       </c>
       <c r="M35" s="7">