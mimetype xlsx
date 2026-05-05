--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -225,54 +225,54 @@
   <si>
     <t>29:40</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>34:07</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>43:39</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Фадеев Николай</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
+    <t>Медведев Дмитрий</t>
+  </si>
+  <si>
     <t>Родькин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Готальский Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Волошин Глеб</t>
   </si>
   <si>
     <t>Бражников Роман</t>
   </si>