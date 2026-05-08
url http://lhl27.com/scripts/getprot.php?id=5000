--- v0 (2025-12-08)
+++ v1 (2026-05-08)
@@ -204,57 +204,57 @@
   <si>
     <t>Калашников Павел</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Пожиленков Олег</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Литвинов Вадим</t>
   </si>
   <si>
     <t>Костанецкий Игорь</t>
   </si>
   <si>
     <t>Камынин Никита</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Подкопаев Александр</t>
   </si>
   <si>
     <t>Сучков Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Чередничёк Кирилл</t>
   </si>
   <si>
     <t>Деряев Денис</t>
   </si>
   <si>
     <t>Сулима Никита</t>
   </si>
   <si>
     <t>Просветов Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Бражников Роман</t>
   </si>
@@ -1653,51 +1653,51 @@
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="7">
         <v>27</v>
       </c>
       <c r="L30" s="7">
         <v>0</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>2</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>4</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>42</v>
       </c>
       <c r="H31" s="7"/>
@@ -1952,105 +1952,105 @@
       <c r="B40" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>42</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">