--- v0 (2025-12-07)
+++ v1 (2026-09-23)
@@ -1670,51 +1670,51 @@
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K31" s="7">
         <v>18</v>
       </c>
       <c r="L31" s="7">
         <v>30</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>50</v>
       </c>
       <c r="O31" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>6</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>11</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="7">
@@ -1765,51 +1765,51 @@
         <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>56</v>
       </c>
       <c r="O33" s="7">
         <v>11</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">