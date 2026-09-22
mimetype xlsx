--- v1 (2026-03-05)
+++ v2 (2026-09-22)
@@ -129,111 +129,111 @@
   <si>
     <t>Губанов Сергей</t>
   </si>
   <si>
     <t>Турчин Василий</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Аникин Олег</t>
   </si>
   <si>
     <t>Глущенко Максим</t>
   </si>
   <si>
+    <t>Малашенко Сергей</t>
+  </si>
+  <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
-    <t>Малашенко Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Урупа Андрей</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>
   <si>
     <t>1:59</t>
   </si>
   <si>
     <t>2:52</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>18:29</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>24:23</t>
   </si>
   <si>
     <t>Афанасенко Евгений</t>
   </si>
   <si>
     <t>30:18</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>33:53</t>
   </si>
   <si>
+    <t>Кумыков Андрей</t>
+  </si>
+  <si>
+    <t>40:19</t>
+  </si>
+  <si>
     <t>Казаченок Руслан</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Повисок Данила</t>
   </si>