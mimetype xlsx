--- v0 (2025-12-07)
+++ v1 (2026-09-23)
@@ -126,54 +126,54 @@
   <si>
     <t>41:56</t>
   </si>
   <si>
     <t>Петросян Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Баськов Денис</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Бондаренко Сергей</t>
+  </si>
+  <si>
     <t>Бондаренко Тарас</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бондаренко Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>23:41</t>
   </si>
   <si>
     <t>Литвинов Вадим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>