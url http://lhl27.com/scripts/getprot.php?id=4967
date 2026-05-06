--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -177,57 +177,57 @@
   <si>
     <t>Команда « Б » «Сокол»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>3:50</t>
   </si>
   <si>
     <t>7:25</t>
   </si>
   <si>
     <t>17:52</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>9:30</t>
   </si>
   <si>
     <t>38:00</t>
   </si>
   <si>
+    <t>Ямщиков Дмитрий</t>
+  </si>
+  <si>
+    <t>10:35</t>
+  </si>
+  <si>
     <t>Серецкий Максим</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>20:00</t>
   </si>
   <si>
     <t>Манойленко Данила</t>
   </si>
   <si>
     <t>21:40</t>
   </si>
   <si>
     <t>Ходаков Иван</t>
   </si>
   <si>
     <t>25:55</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>