--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -132,54 +132,54 @@
   <si>
     <t>15:40</t>
   </si>
   <si>
     <t>Лавриненко Данил</t>
   </si>
   <si>
     <t>33:35</t>
   </si>
   <si>
     <t>Хомицкий Максим</t>
   </si>
   <si>
     <t>44:43</t>
   </si>
   <si>
     <t>Кукуренчук Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Гарбар Сергей</t>
   </si>
   <si>
+    <t>Головочев Денис</t>
+  </si>
+  <si>
     <t>Лакеев Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Головочев Денис</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Бабкин Никита</t>
   </si>
   <si>
     <t>Илюхин Дмитрий</t>
   </si>
   <si>
     <t>Саяхов Игорь</t>
   </si>
   <si>
     <t>Макаров Глеб</t>
   </si>
   <si>
     <t>Русских Дмитрий</t>
   </si>
   <si>
     <t>Первоухин Дмитрий</t>
   </si>