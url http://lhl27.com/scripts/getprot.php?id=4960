--- v1 (2026-08-24)
+++ v2 (2026-10-23)
@@ -129,57 +129,57 @@
   <si>
     <t>36-58</t>
   </si>
   <si>
     <t>Мячин Михаил</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>40-34</t>
   </si>
   <si>
     <t>Галиев Игорь</t>
   </si>
   <si>
     <t>13-42</t>
   </si>
   <si>
     <t>Котышев Александр</t>
   </si>
   <si>
     <t>Кайбанов Дмитрий</t>
   </si>
   <si>
+    <t>Розвезев Михаил</t>
+  </si>
+  <si>
+    <t>Ганин Артём</t>
+  </si>
+  <si>
     <t>Молчанов Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ганин Артём</t>
   </si>
   <si>
     <t>Шепель Александр</t>
   </si>
   <si>
     <t>Пермяков Павел</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Василовский Константин</t>
   </si>
   <si>
     <t>11-31</t>
   </si>
   <si>
     <t>09-25</t>
   </si>
@@ -1067,51 +1067,51 @@
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>9</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="O8" s="6">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>9</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>13</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="6"/>
@@ -1161,88 +1161,88 @@
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>86</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>