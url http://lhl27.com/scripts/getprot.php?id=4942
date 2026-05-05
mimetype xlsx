--- v2 (2026-03-04)
+++ v3 (2026-05-05)
@@ -126,75 +126,75 @@
   <si>
     <t>25:01</t>
   </si>
   <si>
     <t>Мамонтов Александр</t>
   </si>
   <si>
     <t>39:55</t>
   </si>
   <si>
     <t>25:24</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>28:29</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>33:42</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>35:13</t>
+  </si>
+  <si>
     <t>Иванов Игорь</t>
   </si>
   <si>
-    <t>35:13</t>
+    <t>44:45</t>
+  </si>
+  <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Меньшов Константин</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
   </si>
   <si>
     <t>Павлечко Тимофей</t>
-  </si>
-[...16 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1193,51 +1193,51 @@
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O10" s="6">
         <v>28</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>9</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="6">
         <v>87</v>
       </c>
       <c r="P11" s="6">
         <v>2</v>
@@ -1336,51 +1336,51 @@
       <c r="B15" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">