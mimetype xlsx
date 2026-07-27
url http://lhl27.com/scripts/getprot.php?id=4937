--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -162,60 +162,60 @@
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Сухоруков Артем</t>
   </si>
   <si>
     <t>Ягодкин Никита</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Карпов Арсений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Полиметалл»</t>
   </si>
   <si>
+    <t>Трубачев Дмитрий</t>
+  </si>
+  <si>
+    <t>02:00</t>
+  </si>
+  <si>
+    <t>20:34</t>
+  </si>
+  <si>
     <t>Могилевский Александр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>35:30</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>11:16</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>17:20</t>
   </si>
   <si>
     <t>Лампадов Данилл</t>
   </si>
   <si>
     <t>18:36</t>
   </si>