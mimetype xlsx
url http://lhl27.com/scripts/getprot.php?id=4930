--- v1 (2026-03-04)
+++ v2 (2026-09-22)
@@ -201,93 +201,93 @@
   <si>
     <t>05-50</t>
   </si>
   <si>
     <t>01-30</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>14-20</t>
   </si>
   <si>
     <t>19-30</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>39-10</t>
   </si>
   <si>
     <t>29-10</t>
   </si>
   <si>
+    <t>Гутов Иван</t>
+  </si>
+  <si>
+    <t>43-17</t>
+  </si>
+  <si>
+    <t>39-00</t>
+  </si>
+  <si>
     <t>Зорин Никита</t>
   </si>
   <si>
-    <t>43-17</t>
-[...7 lines deleted...]
-  <si>
     <t>41-55</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Панов Александр</t>
   </si>
   <si>
     <t>Денисов Денис</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
+    <t>Ромашков Ярослав</t>
+  </si>
+  <si>
     <t>Семенов Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ромашков Ярослав</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Бабушкин Евгений</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1825,98 +1825,98 @@
       </c>
       <c r="O32" s="7">
         <v>19</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>7</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>14</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7">
         <v>-1</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="K33" s="7">
         <v>55</v>
       </c>
       <c r="L33" s="7">
         <v>32</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>63</v>
       </c>
       <c r="O33" s="7">
         <v>89</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>5</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>14</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>65</v>
       </c>
       <c r="O34" s="7">
         <v>16</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>5</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>16</v>
@@ -2123,78 +2123,78 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>89</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>89</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>93</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>