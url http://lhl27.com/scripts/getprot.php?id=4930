--- v2 (2026-09-22)
+++ v3 (2026-09-23)
@@ -240,54 +240,54 @@
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Панов Александр</t>
   </si>
   <si>
     <t>Денисов Денис</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
+    <t>Семенов Андрей</t>
+  </si>
+  <si>
     <t>Ромашков Ярослав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Бабушкин Евгений</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -2123,78 +2123,78 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>89</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>89</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>93</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>