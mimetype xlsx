--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -132,138 +132,138 @@
   <si>
     <t>6:20</t>
   </si>
   <si>
     <t>Угрюмов Иван</t>
   </si>
   <si>
     <t>Рудичев Сергей</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Нагайко Дмитрий</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
   <si>
     <t>Стукушкин Егор</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
+    <t>Высотин Алексей</t>
+  </si>
+  <si>
     <t>Беляевский Александр</t>
   </si>
   <si>
-    <t>Высотин Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Шапоша Олег</t>
   </si>
   <si>
     <t>Скорняков Егор</t>
   </si>
   <si>
     <t>Понкратьев Павел</t>
   </si>
   <si>
     <t>Кормилицын Константин</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Носачев Арсений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Полиметалл»</t>
   </si>
   <si>
+    <t>Могилевский Александр</t>
+  </si>
+  <si>
+    <t>9:48</t>
+  </si>
+  <si>
+    <t>3:58</t>
+  </si>
+  <si>
     <t>Трубачев Дмитрий</t>
   </si>
   <si>
-    <t>9:48</t>
-[...7 lines deleted...]
-  <si>
     <t>12:31</t>
   </si>
   <si>
     <t>34:26</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>19:41</t>
   </si>
   <si>
     <t>35:00</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>37:53</t>
   </si>
   <si>
     <t>43:25</t>
   </si>
   <si>
     <t>Савин Николай</t>
   </si>
   <si>
     <t>Лунев Антон</t>
   </si>
   <si>
     <t>41:50</t>
   </si>
   <si>
     <t>Глушков Фёдор</t>
   </si>
   <si>
     <t>Довбня Никита</t>
   </si>
   <si>
+    <t>Голенок Александр</t>
+  </si>
+  <si>
     <t>Андриенко Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Голенок Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Попов Илья</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1960,78 +1960,78 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>100</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>100</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7"/>
       <c r="B40" s="12"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>