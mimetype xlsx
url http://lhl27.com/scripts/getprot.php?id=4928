--- v2 (2026-05-05)
+++ v3 (2026-07-26)
@@ -132,54 +132,54 @@
   <si>
     <t>6:20</t>
   </si>
   <si>
     <t>Угрюмов Иван</t>
   </si>
   <si>
     <t>Рудичев Сергей</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Нагайко Дмитрий</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
   <si>
     <t>Стукушкин Егор</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
+    <t>Беляевский Александр</t>
+  </si>
+  <si>
     <t>Высотин Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Беляевский Александр</t>
   </si>
   <si>
     <t>Шапоша Олег</t>
   </si>
   <si>
     <t>Скорняков Егор</t>
   </si>
   <si>
     <t>Понкратьев Павел</t>
   </si>
   <si>
     <t>Кормилицын Константин</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Носачев Арсений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>