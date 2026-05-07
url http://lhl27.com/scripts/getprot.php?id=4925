--- v1 (2026-03-03)
+++ v2 (2026-05-07)
@@ -111,84 +111,84 @@
   <si>
     <t>5:12</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>Мамонтов Александр</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>18:41</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>41:44</t>
   </si>
   <si>
     <t>29:34</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>42:03</t>
+  </si>
+  <si>
     <t>Иванов Игорь</t>
   </si>
   <si>
-    <t>42:03</t>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>Грамаков Денис</t>
+  </si>
+  <si>
+    <t>Меньшов Константин</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Павлечко Тимофей</t>
-  </si>
-[...25 lines deleted...]
-    <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Таёжный»</t>
   </si>
   <si>
     <t>Назаревич Денис</t>
   </si>
@@ -953,51 +953,51 @@
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>28</v>
       </c>
       <c r="L5" s="5">
         <v>10</v>
       </c>
       <c r="M5" s="8">
         <v>91</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>2</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>11</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6">
@@ -1091,51 +1091,51 @@
         <v>22</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="6">
         <v>28</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>13</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
@@ -1280,88 +1280,88 @@
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>79</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>