--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -165,78 +165,78 @@
   <si>
     <t>Команда « Б » «OWLS»</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>32:05</t>
   </si>
   <si>
     <t>20:51</t>
   </si>
   <si>
     <t>Мамонтов Александр</t>
   </si>
   <si>
     <t>39:50</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Иванов Игорь</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Грамаков Денис</t>
+  </si>
+  <si>
+    <t>Меньшов Константин</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Коротаев Степан</t>
+  </si>
+  <si>
     <t>Павлечко Тимофей</t>
-  </si>
-[...22 lines deleted...]
-    <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1722,51 +1722,51 @@
       <c r="B34" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
@@ -1911,88 +1911,88 @@
       <c r="B41" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>79</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>