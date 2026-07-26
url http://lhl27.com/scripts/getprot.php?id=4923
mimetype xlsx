--- v1 (2026-05-05)
+++ v2 (2026-07-26)
@@ -165,54 +165,54 @@
   <si>
     <t>Команда « Б » «OWLS»</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>32:05</t>
   </si>
   <si>
     <t>20:51</t>
   </si>
   <si>
     <t>Мамонтов Александр</t>
   </si>
   <si>
     <t>39:50</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
+    <t>Иванов Игорь</t>
+  </si>
+  <si>
     <t>Пахолюк Вячеслав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Иванов Игорь</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Кривых Михаил</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Павлечко Тимофей</t>
   </si>