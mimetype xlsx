--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -123,56 +123,56 @@
   <si>
     <t>Кириченко Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Козяев Марк</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
-    <t>Грудинин Константин</t>
-[...1 lines deleted...]
-  <si>
     <t>Новокрещенных Алексей</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
     <t>Шехматов Сергей</t>
   </si>
   <si>
     <t>Бородин Анатолий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
@@ -180,57 +180,57 @@
   <si>
     <t>32-17</t>
   </si>
   <si>
     <t>Сильченко Алексей</t>
   </si>
   <si>
     <t>39-07</t>
   </si>
   <si>
     <t>Губанов Сергей</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Пожиленков Олег</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Литвинов Вадим</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Камынин Никита</t>
   </si>
   <si>
     <t>Сучков Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Чередничёк Кирилл</t>
   </si>
   <si>
     <t>Сулима Никита</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
   <si>
     <t>Ермаков Данила</t>
   </si>
@@ -1170,78 +1170,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>85</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>85</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>86</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1629,51 +1629,51 @@
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>4</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>48</v>
       </c>
       <c r="O31" s="7">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>7</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>9</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="7"/>
@@ -1787,95 +1787,95 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">