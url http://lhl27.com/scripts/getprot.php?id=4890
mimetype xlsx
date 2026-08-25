--- v0 (2025-12-06)
+++ v1 (2026-08-25)
@@ -141,63 +141,63 @@
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Васильченко Алексей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Таёжный»</t>
   </si>
   <si>
+    <t>Рюмкин Алексей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>6:40</t>
+  </si>
+  <si>
+    <t>44:20</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...10 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Путин Евгений</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1544,96 +1544,96 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>11</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K30" s="7">
         <v>72</v>
       </c>
       <c r="L30" s="7">
         <v>99</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O30" s="7">
         <v>70</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>11</v>
       </c>
       <c r="B31" s="12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="K31" s="7">
         <v>82</v>
       </c>
       <c r="L31" s="7">
         <v>99</v>
       </c>
       <c r="M31" s="7">
         <v>89</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">