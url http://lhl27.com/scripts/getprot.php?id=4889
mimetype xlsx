--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -144,57 +144,57 @@
   <si>
     <t>Афанасьев Максим</t>
   </si>
   <si>
     <t>33:05</t>
   </si>
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>35:34</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>37:33</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
+    <t>Есин Евгений</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Дроздов Владислав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
     <t>Шехматов Сергей</t>
   </si>
   <si>
     <t>Матвеев Константин</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «СССР»</t>
   </si>
@@ -1268,78 +1268,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>72</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>72</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>77</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1835,51 +1835,51 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>20</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>22</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>