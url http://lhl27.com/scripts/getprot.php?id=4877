--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -117,81 +117,81 @@
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>32:55</t>
   </si>
   <si>
     <t>05:09</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>40:50</t>
   </si>
   <si>
     <t>14:59</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>24:34</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>36:42</t>
+  </si>
+  <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>43:13</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>Грамаков Денис</t>
+  </si>
+  <si>
+    <t>Меньшов Константин</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
     <t>Павлечко Тимофей</t>
-  </si>
-[...28 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Стасюкевич Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>
@@ -1106,51 +1106,51 @@
         <v>22</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="6">
         <v>44</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>2</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="O9" s="6">
         <v>13</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
@@ -1163,51 +1163,51 @@
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="6">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>6</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>28</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
@@ -1311,51 +1311,51 @@
       <c r="B15" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">