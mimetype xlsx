--- v0 (2026-03-03)
+++ v1 (2026-05-09)
@@ -168,57 +168,57 @@
   <si>
     <t>Калашников Павел</t>
   </si>
   <si>
     <t>38-50</t>
   </si>
   <si>
     <t>34-35</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Пожиленков Олег</t>
   </si>
   <si>
     <t>Литвинов Вадим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Камынин Никита</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Чередничёк Кирилл</t>
   </si>
   <si>
     <t>Просветов Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
 </sst>
 </file>
 
@@ -1661,51 +1661,51 @@
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>43</v>
       </c>
       <c r="K32" s="7">
         <v>11</v>
       </c>
       <c r="L32" s="7">
         <v>27</v>
       </c>
       <c r="M32" s="7">
         <v>19</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>44</v>
       </c>
       <c r="O32" s="7">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>2</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>11</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="7"/>
@@ -1792,105 +1792,105 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>75</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>88</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>