--- v1 (2026-05-09)
+++ v2 (2026-07-26)
@@ -168,54 +168,54 @@
   <si>
     <t>Калашников Павел</t>
   </si>
   <si>
     <t>38-50</t>
   </si>
   <si>
     <t>34-35</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Пожиленков Олег</t>
   </si>
   <si>
     <t>Литвинов Вадим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Камынин Никита</t>
+  </si>
+  <si>
     <t>Ковалев Игорь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Камынин Никита</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Чередничёк Кирилл</t>
   </si>
   <si>
     <t>Просветов Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
@@ -1792,78 +1792,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>75</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>