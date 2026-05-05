--- v0 (2025-12-10)
+++ v1 (2026-05-05)
@@ -87,57 +87,57 @@
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Дорощенко Григорий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Пляскин Михаил</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
     <t>Мишустин Степан</t>
-  </si>
-[...4 lines deleted...]
-    <t>Пляскин Михаил</t>
   </si>
   <si>
     <t>Кочетков Алексей</t>
   </si>
   <si>
     <t>Шаров Андрей</t>
   </si>
   <si>
     <t>Буянов Павел</t>
   </si>
   <si>
     <t>Трегубенко Максим</t>
   </si>
   <si>
     <t>Крицкий Дмитрий</t>
   </si>
   <si>
     <t>Шерстнев Виталий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Дорощенко Дмитрий</t>
   </si>