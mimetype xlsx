--- v1 (2026-03-05)
+++ v2 (2026-05-06)
@@ -183,57 +183,57 @@
   <si>
     <t>6:10</t>
   </si>
   <si>
     <t>9:40</t>
   </si>
   <si>
     <t>38:50</t>
   </si>
   <si>
     <t>Осипенко Кирилл</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>14:35</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>16:28</t>
   </si>
   <si>
+    <t>Серецкий Максим</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
     <t>Ямщиков Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Серецкий Максим</t>
   </si>
   <si>
     <t>18:25</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>24:15</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>29:58</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>