--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -150,54 +150,54 @@
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>Забродин Юрий</t>
   </si>
   <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
     <t>Бабин Михаил</t>
   </si>
   <si>
     <t>Зельцер Андрей</t>
   </si>
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>Кучинский Василий</t>
   </si>
   <si>
     <t>Васильченко Алексей</t>
   </si>
   <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
     <t>Калинин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
     <t>Шелков Сергей</t>
   </si>
   <si>
     <t>Дашевский Павел</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 