--- v1 (2026-03-05)
+++ v2 (2026-05-04)
@@ -180,57 +180,57 @@
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>22:31</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>25:10</t>
   </si>
   <si>
     <t>Манойленко Данила</t>
   </si>
   <si>
     <t>28:13</t>
   </si>
   <si>
+    <t>Ходаков Иван</t>
+  </si>
+  <si>
+    <t>32:37</t>
+  </si>
+  <si>
     <t>Головашов Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ходаков Иван</t>
   </si>
   <si>
     <t>33:56</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>35:00</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>36:43</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>43:18</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
@@ -1815,88 +1815,88 @@
       <c r="L35" s="7">
         <v>2</v>
       </c>
       <c r="M35" s="7">
         <v>0</v>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>21</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H36" s="7">
         <v>7</v>
       </c>
       <c r="I36" s="7"/>
       <c r="J36" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K36" s="7">
         <v>23</v>
       </c>
       <c r="L36" s="7">
         <v>44</v>
       </c>
       <c r="M36" s="7">
         <v>0</v>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>21</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H37" s="7">
         <v>8</v>
       </c>
       <c r="I37" s="7"/>
       <c r="J37" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K37" s="7">
         <v>8</v>
       </c>
       <c r="L37" s="7">
         <v>23</v>
       </c>
       <c r="M37" s="7">
         <v>0</v>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">