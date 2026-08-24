--- v2 (2026-05-04)
+++ v3 (2026-08-24)
@@ -213,54 +213,54 @@
   <si>
     <t>33:56</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>35:00</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>36:43</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>43:18</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
+    <t>Медведев Дмитрий</t>
+  </si>
+  <si>
     <t>Родькин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>