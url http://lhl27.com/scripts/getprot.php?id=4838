--- v0 (2026-03-04)
+++ v1 (2026-10-24)
@@ -132,60 +132,60 @@
   <si>
     <t>Бреев Иван</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
   <si>
     <t>Третьяк Алексей</t>
   </si>
   <si>
     <t>Абатуров Денис</t>
   </si>
   <si>
     <t>Филатов Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
+    <t>Тарасенко Илья</t>
+  </si>
+  <si>
+    <t>38-20</t>
+  </si>
+  <si>
+    <t>10-06</t>
+  </si>
+  <si>
     <t>Шилина Ольга</t>
-  </si>
-[...7 lines deleted...]
-    <t>Тарасенко Илья</t>
   </si>
   <si>
     <t>44-43</t>
   </si>
   <si>
     <t>Гордеев Дмитрий</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Дорош Александр</t>
   </si>
   <si>
     <t>Сенякин Владислав</t>
   </si>
   <si>
     <t>Кислов Александр</t>
   </si>
   <si>
     <t>Гордеева Дарья</t>
   </si>
   <si>
     <t>Шперлинг Никита</t>
   </si>
@@ -1054,51 +1054,51 @@
         <v>28</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6">
         <v>19</v>
       </c>
       <c r="L9" s="6">
         <v>14</v>
       </c>
       <c r="M9" s="8">
         <v>74</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6">
         <v>19</v>
       </c>
       <c r="L10" s="6">
         <v>0</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
@@ -1614,106 +1614,106 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>39</v>
       </c>
       <c r="K30" s="7">
         <v>64</v>
       </c>
       <c r="L30" s="7">
         <v>0</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>40</v>
       </c>
       <c r="O30" s="7">
         <v>81</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>2</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>3</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>42</v>
       </c>
       <c r="K31" s="7">
         <v>77</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">