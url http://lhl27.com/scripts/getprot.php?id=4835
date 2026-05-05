--- v1 (2026-03-03)
+++ v2 (2026-05-05)
@@ -141,56 +141,56 @@
   <si>
     <t>Козяев Марк</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Гончаров Иван</t>
+  </si>
+  <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
-    <t>Гончаров Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Шехматов Сергей</t>
   </si>
   <si>
     <t>Капырин Никита</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Бастион»</t>
   </si>
   <si>
     <t>36-45</t>
   </si>
   <si>
     <t>10-40</t>
   </si>
   <si>
     <t>Корнейчук Виталий</t>
@@ -216,54 +216,54 @@
   <si>
     <t>Малахов Виталий</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>Рыженков Дмитрий</t>
   </si>
   <si>
     <t>Базалий Максим</t>
   </si>
   <si>
     <t>Пименов Евгений</t>
   </si>
   <si>
     <t>Агапов Сергей</t>
   </si>
   <si>
     <t>Манухин Алексей</t>
   </si>
   <si>
     <t>Перелыгин Максим</t>
   </si>
   <si>
+    <t>Нагишев Михаил</t>
+  </si>
+  <si>
     <t>Правский Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Нагишев Михаил</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
@@ -1316,78 +1316,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>85</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>85</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>91</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -2025,78 +2025,78 @@
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>32</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>32</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>33</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>