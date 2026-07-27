--- v0 (2025-12-08)
+++ v1 (2026-07-27)
@@ -111,54 +111,54 @@
   <si>
     <t>32:03</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>Тарасенко Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>21:59</t>
   </si>
   <si>
     <t>Гордеев Дмитрий</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Кислов Александр</t>
+  </si>
+  <si>
     <t>Сенякин Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кислов Александр</t>
   </si>
   <si>
     <t>Гордеева Дарья</t>
   </si>
   <si>
     <t>Чугайков Дмитрий</t>
   </si>
   <si>
     <t>Легостаев Илья</t>
   </si>
   <si>
     <t>Черепанов Иван</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Харитонов Александр</t>
   </si>
   <si>
     <t>Иванов Денис</t>
   </si>