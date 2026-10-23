--- v2 (2026-06-15)
+++ v3 (2026-10-23)
@@ -138,108 +138,108 @@
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Миронов Дмитрий</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
+    <t>Гончаров Иван</t>
+  </si>
+  <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
-    <t>Гончаров Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «»</t>
   </si>
   <si>
     <t>9:58</t>
   </si>
   <si>
     <t>3:08</t>
   </si>
   <si>
     <t>5:08</t>
   </si>
   <si>
     <t>40:47</t>
   </si>
   <si>
     <t>42:47</t>
   </si>
   <si>
     <t>Моисеенко Артем</t>
   </si>
   <si>
     <t>Егорычев Евгений</t>
   </si>
   <si>
     <t>Шахматов Сергей</t>
   </si>
   <si>
     <t>Карпов Константин</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
+    <t>Чайка Роман</t>
+  </si>
+  <si>
+    <t>Фисун Евгений</t>
+  </si>
+  <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Фисун Евгений</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1310,78 +1310,78 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>85</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>85</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5"/>
       <c r="B21" s="12"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
@@ -1820,51 +1820,51 @@
     <row r="38" spans="1:19">
       <c r="A38" s="7"/>
       <c r="B38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
@@ -1982,115 +1982,115 @@
       <c r="B44" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="B46" s="12" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47" s="12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7">
         <v>78</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>