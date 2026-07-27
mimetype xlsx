--- v0 (2026-03-03)
+++ v1 (2026-07-27)
@@ -123,57 +123,57 @@
   <si>
     <t>38:45</t>
   </si>
   <si>
     <t>Дорофеев Евгений</t>
   </si>
   <si>
     <t>Малахов Виталий</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>Бордаковский Александр</t>
   </si>
   <si>
     <t>Пименов Евгений</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Перелыгин Максим</t>
   </si>
   <si>
+    <t>Нагишев Михаил</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Правский Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ермак»</t>
   </si>
   <si>
     <t>2:51</t>
   </si>
   <si>
     <t>4:41</t>
   </si>
@@ -1189,78 +1189,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>32</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>32</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>33</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1270,51 +1270,51 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>86</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5"/>
       <c r="B18" s="12"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
@@ -1630,135 +1630,135 @@
       </c>
       <c r="O30" s="7">
         <v>86</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>8</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>47</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K31" s="7">
         <v>19</v>
       </c>
       <c r="L31" s="7">
         <v>8</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O31" s="7">
         <v>8</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>8</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>9</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K32" s="7">
         <v>86</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>11</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K33" s="7">
         <v>86</v>
       </c>
       <c r="L33" s="7">
         <v>85</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -1805,51 +1805,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>30</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>34</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>