--- v0 (2026-03-05)
+++ v1 (2026-06-24)
@@ -156,54 +156,54 @@
   <si>
     <t>Савчук Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>05-19</t>
   </si>
   <si>
     <t>Дорощенко Григорий</t>
   </si>
   <si>
     <t>36-14</t>
   </si>
   <si>
+    <t>Мишустин Степан</t>
+  </si>
+  <si>
     <t>Пляскин Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мишустин Степан</t>
   </si>
   <si>
     <t>Кайнов Константин</t>
   </si>
   <si>
     <t>Кочетков Алексей</t>
   </si>
   <si>
     <t>Замкин Антон</t>
   </si>
   <si>
     <t>Реутов Андрей</t>
   </si>
   <si>
     <t>Шерстнев Виталий</t>
   </si>
   <si>
     <t>Дорощенко Дмитрий</t>
   </si>
   <si>
     <t>Несветов Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>