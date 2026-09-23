--- v2 (2026-05-06)
+++ v3 (2026-09-23)
@@ -141,93 +141,93 @@
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
+    <t>Капырин Никита</t>
+  </si>
+  <si>
     <t>Шехматов Сергей</t>
   </si>
   <si>
-    <t>Капырин Никита</t>
-[...1 lines deleted...]
-  <si>
     <t>Бородин Анатолий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока»</t>
   </si>
   <si>
     <t>01-09</t>
   </si>
   <si>
     <t>09-10</t>
   </si>
   <si>
     <t>03-20</t>
   </si>
   <si>
     <t>10-21</t>
   </si>
   <si>
+    <t>Салогуб Алексей</t>
+  </si>
+  <si>
+    <t>39-37</t>
+  </si>
+  <si>
+    <t>Пронкевич Владимир</t>
+  </si>
+  <si>
     <t>Лалетин Артем</t>
-  </si>
-[...7 lines deleted...]
-    <t>Пронкевич Владимир</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>Кривошеев Евгений</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Слепухин Александр</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1317,78 +1317,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>92</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>92</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>97</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1699,167 +1699,167 @@
         <v>18</v>
       </c>
       <c r="L31" s="7">
         <v>71</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O31" s="7">
         <v>99</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>53</v>
       </c>
       <c r="O32" s="7">
         <v>25</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>3</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>25</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">