--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -138,54 +138,54 @@
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Колос Герман</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Сухоруков Артем</t>
   </si>
   <si>
     <t>Ягодкин Никита</t>
   </si>
   <si>
+    <t>Шкедов Денис</t>
+  </si>
+  <si>
     <t>Назаренко Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Карпов Арсений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>07:30</t>
   </si>
   <si>
     <t>26:01</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>