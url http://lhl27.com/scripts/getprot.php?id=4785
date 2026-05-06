--- v1 (2026-03-05)
+++ v2 (2026-05-06)
@@ -192,54 +192,54 @@
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>28:01</t>
   </si>
   <si>
     <t>34:55</t>
   </si>
   <si>
     <t>Алексенко Максим</t>
   </si>
   <si>
     <t>41:52</t>
   </si>
   <si>
     <t>43:30</t>
   </si>
   <si>
     <t>Дорощенко Григорий</t>
   </si>
   <si>
+    <t>Мишустин Степан</t>
+  </si>
+  <si>
     <t>Пляскин Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мишустин Степан</t>
   </si>
   <si>
     <t>Поцилуйко Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Кочетков Алексей</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Бояркин Алексей</t>
   </si>
   <si>
     <t>Буянов Павел</t>
   </si>
   <si>
     <t>Реутов Андрей</t>
   </si>
   <si>
     <t>Дорощенко Дмитрий</t>
   </si>