--- v0 (2025-12-08)
+++ v1 (2026-05-06)
@@ -162,57 +162,57 @@
   <si>
     <t>07-47</t>
   </si>
   <si>
     <t>21-21</t>
   </si>
   <si>
     <t>Салагубов Иван</t>
   </si>
   <si>
     <t>09-56</t>
   </si>
   <si>
     <t>27-12</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>13-35</t>
   </si>
   <si>
     <t>29-20</t>
   </si>
   <si>
+    <t>Пронкевич Александр</t>
+  </si>
+  <si>
+    <t>36-16</t>
+  </si>
+  <si>
     <t>Поздяйкин Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>Толмаченко Всеволод</t>
   </si>
   <si>
     <t>Молофеев Александр</t>
   </si>
   <si>
     <t>Харитонов Геннадий</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Потинцев Сергей</t>
   </si>
   <si>
     <t>Беляков Иван</t>
   </si>
   <si>
     <t>Кувеко Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>