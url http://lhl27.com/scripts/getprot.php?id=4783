--- v1 (2026-05-06)
+++ v2 (2026-07-26)
@@ -162,63 +162,63 @@
   <si>
     <t>07-47</t>
   </si>
   <si>
     <t>21-21</t>
   </si>
   <si>
     <t>Салагубов Иван</t>
   </si>
   <si>
     <t>09-56</t>
   </si>
   <si>
     <t>27-12</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>13-35</t>
   </si>
   <si>
     <t>29-20</t>
   </si>
   <si>
+    <t>Поздяйкин Александр</t>
+  </si>
+  <si>
+    <t>36-16</t>
+  </si>
+  <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
-    <t>36-16</t>
-[...2 lines deleted...]
-    <t>Поздяйкин Александр</t>
+    <t>Молофеев Александр</t>
   </si>
   <si>
     <t>Толмаченко Всеволод</t>
-  </si>
-[...1 lines deleted...]
-    <t>Молофеев Александр</t>
   </si>
   <si>
     <t>Харитонов Геннадий</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Потинцев Сергей</t>
   </si>
   <si>
     <t>Беляков Иван</t>
   </si>
   <si>
     <t>Кувеко Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>