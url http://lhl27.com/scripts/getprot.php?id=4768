--- v1 (2026-03-05)
+++ v2 (2026-09-21)
@@ -126,56 +126,56 @@
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>31:00</t>
   </si>
   <si>
     <t>Аникин Олег</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Глущенко Максим</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Лебедев Евгений</t>
   </si>
   <si>
+    <t>Севостьянов Александр</t>
+  </si>
+  <si>
     <t>Малашенко Сергей</t>
   </si>
   <si>
-    <t>Севостьянов Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
     <t>Соболев Максим</t>
   </si>
   <si>
     <t>Урупа Андрей</t>
   </si>
   <si>
     <t>Костин Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Таежный 50»</t>
   </si>
   <si>
     <t>Тымченко Владимир</t>
   </si>
   <si>
     <t>+1</t>
@@ -201,57 +201,57 @@
   <si>
     <t>Алексейчук Сергей</t>
   </si>
   <si>
     <t>28:25</t>
   </si>
   <si>
     <t>Селюжицкий Виталий</t>
   </si>
   <si>
     <t>35:15</t>
   </si>
   <si>
     <t>Тимченко Игорь</t>
   </si>
   <si>
     <t>42:00</t>
   </si>
   <si>
     <t>Тихоньких Андрей</t>
   </si>
   <si>
     <t>43:15</t>
   </si>
   <si>
+    <t>Фатеев Станислав</t>
+  </si>
+  <si>
+    <t>44:55</t>
+  </si>
+  <si>
     <t>Звягинцев Максим</t>
-  </si>
-[...4 lines deleted...]
-    <t>Фатеев Станислав</t>
   </si>
   <si>
     <t>Магодеев Олег</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Мурашкин Николай</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
@@ -1894,90 +1894,90 @@
       <c r="L36" s="7">
         <v>0</v>
       </c>
       <c r="M36" s="7">
         <v>0</v>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>51</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H37" s="7">
         <v>8</v>
       </c>
       <c r="I37" s="7">
         <v>-1</v>
       </c>
       <c r="J37" s="7" t="s">
         <v>62</v>
       </c>
       <c r="K37" s="7">
         <v>45</v>
       </c>
       <c r="L37" s="7">
         <v>25</v>
       </c>
       <c r="M37" s="7">
         <v>0</v>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>51</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>58</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>