--- v1 (2026-03-04)
+++ v2 (2026-05-06)
@@ -162,57 +162,57 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Таёжный»</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>08-00</t>
   </si>
   <si>
     <t>16-54</t>
   </si>
   <si>
     <t>Селюжицкий Виталий</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11-35</t>
   </si>
   <si>
+    <t>Годинов Андрей</t>
+  </si>
+  <si>
+    <t>19-29</t>
+  </si>
+  <si>
     <t>Меднов Владимир</t>
-  </si>
-[...4 lines deleted...]
-    <t>Годинов Андрей</t>
   </si>
   <si>
     <t>29-59</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>30-30</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>34-32</t>
   </si>
   <si>
     <t>Яковлев Сергей</t>
   </si>
   <si>
     <t>40-01</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
@@ -1666,88 +1666,88 @@
       <c r="L31" s="7">
         <v>70</v>
       </c>
       <c r="M31" s="7">
         <v>88</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>20</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K32" s="7">
         <v>10</v>
       </c>
       <c r="L32" s="7">
         <v>88</v>
       </c>
       <c r="M32" s="7">
         <v>89</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>20</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K33" s="7">
         <v>87</v>
       </c>
       <c r="L33" s="7">
         <v>33</v>
       </c>
       <c r="M33" s="7">
         <v>30</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">