--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -120,54 +120,54 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Малков Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
     <t>Жеребцов Дмитрий</t>
   </si>
   <si>
     <t>Нагишев Михаил</t>
   </si>
   <si>
     <t>Кривошенин Олег</t>
   </si>
   <si>
     <t>Мармоза Юрий</t>
   </si>
   <si>
+    <t>Шиповалов Евгений</t>
+  </si>
+  <si>
     <t>Гостев Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Александров Алексей</t>
   </si>
   <si>
     <t>Нестеренко Константин</t>
   </si>
   <si>
     <t>Котов Олег</t>
   </si>
   <si>
     <t>Синица Олег</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор»</t>
   </si>
   <si>
     <t>Дружков Станислав</t>
   </si>