--- v0 (2026-03-05)
+++ v1 (2026-09-23)
@@ -120,54 +120,54 @@
   <si>
     <t>09-26</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>18-05</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>44-11</t>
   </si>
   <si>
     <t>Хомяков Антон</t>
   </si>
   <si>
+    <t>Пронкевич Александр</t>
+  </si>
+  <si>
     <t>Поздяйкин Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>Воронцов Роман</t>
   </si>
   <si>
     <t>Толмаченко Всеволод</t>
   </si>
   <si>
     <t>Харитонов Геннадий</t>
   </si>
   <si>
     <t>Потинцев Сергей</t>
   </si>
   <si>
     <t>Антонюк Артур</t>
   </si>
   <si>
     <t>Кувеко Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>