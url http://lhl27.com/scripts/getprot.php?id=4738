--- v1 (2026-03-03)
+++ v2 (2026-05-05)
@@ -108,54 +108,54 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>8-25</t>
   </si>
   <si>
     <t>12-05</t>
   </si>
   <si>
     <t>Угрюмов Иван</t>
   </si>
   <si>
     <t>27-30</t>
   </si>
   <si>
     <t>18-10</t>
   </si>
   <si>
     <t>Нагайко Дмитрий</t>
   </si>
   <si>
     <t>23-25</t>
   </si>
   <si>
+    <t>Беляевский Александр</t>
+  </si>
+  <si>
     <t>Высотин Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Беляевский Александр</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Шапоша Олег</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стариков Михаил</t>
   </si>
   <si>
     <t>Крахин Сергей</t>
   </si>
   <si>
     <t>Понкратьев Павел</t>
   </si>
   <si>
     <t>Сокаль Евгений</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>