--- v1 (2026-05-04)
+++ v2 (2026-09-22)
@@ -1631,51 +1631,51 @@
         <v>27</v>
       </c>
       <c r="L30" s="7">
         <v>89</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="O30" s="7">
         <v>33</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K31" s="7">
         <v>18</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
@@ -1750,51 +1750,51 @@
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K33" s="7">
         <v>89</v>
       </c>
       <c r="L33" s="7">
         <v>88</v>
       </c>
       <c r="M33" s="7">
         <v>55</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K34" s="7">
         <v>89</v>
       </c>
       <c r="L34" s="7">
         <v>18</v>
       </c>
       <c r="M34" s="7">