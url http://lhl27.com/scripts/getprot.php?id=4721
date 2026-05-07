--- v0 (2026-03-04)
+++ v1 (2026-05-07)
@@ -171,75 +171,75 @@
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>05:20</t>
   </si>
   <si>
     <t>Стасюкевич Константин</t>
   </si>
   <si>
     <t>13:18</t>
   </si>
   <si>
     <t>Мамонтов Александр</t>
   </si>
   <si>
     <t>40:23</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Степанов Павел</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Грамаков Денис</t>
+  </si>
+  <si>
+    <t>Меньшов Константин</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Коротаев Степан</t>
+  </si>
+  <si>
     <t>Павлечко Тимофей</t>
-  </si>
-[...19 lines deleted...]
-    <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Повисок Данила</t>
   </si>
   <si>
     <t>Булковский Станислав</t>
   </si>
 </sst>
 </file>
 
@@ -1731,88 +1731,88 @@
       <c r="B34" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>17</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>19</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1920,88 +1920,88 @@
       <c r="B41" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>87</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>