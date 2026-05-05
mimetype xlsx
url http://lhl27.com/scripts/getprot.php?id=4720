--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -135,54 +135,54 @@
   <si>
     <t>19-18</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>27-44</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>32-01</t>
   </si>
   <si>
     <t>Нагайко Дмитрий</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
   <si>
+    <t>Высотин Алексей</t>
+  </si>
+  <si>
     <t>Беляевский Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Высотин Алексей</t>
   </si>
   <si>
     <t>Волков Александр</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Шапоша Олег</t>
   </si>
   <si>
     <t>Крахин Сергей</t>
   </si>
   <si>
     <t>Подлесный Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>