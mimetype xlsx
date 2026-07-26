--- v1 (2026-03-05)
+++ v2 (2026-07-26)
@@ -180,57 +180,57 @@
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t>Алексенко Максим</t>
   </si>
   <si>
     <t>2:35</t>
   </si>
   <si>
     <t>Дорощенко Григорий</t>
   </si>
   <si>
     <t>23:15</t>
   </si>
   <si>
+    <t>Пляскин Михаил</t>
+  </si>
+  <si>
+    <t>37:20</t>
+  </si>
+  <si>
     <t>Мишустин Степан</t>
-  </si>
-[...4 lines deleted...]
-    <t>Пляскин Михаил</t>
   </si>
   <si>
     <t>Кайнов Константин</t>
   </si>
   <si>
     <t>Кочетков Алексей</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Шелыганов Вадим</t>
   </si>
   <si>
     <t>Реутов Андрей</t>
   </si>
   <si>
     <t>Дорощенко Дмитрий</t>
   </si>
   <si>
     <t>Несветов Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>