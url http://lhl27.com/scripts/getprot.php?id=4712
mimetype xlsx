--- v1 (2026-05-06)
+++ v2 (2026-09-20)
@@ -138,54 +138,54 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>19-43</t>
   </si>
   <si>
     <t>33-14</t>
   </si>
   <si>
     <t>Кукуренчук Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>35-45</t>
   </si>
   <si>
     <t>Гарбар Сергей</t>
   </si>
   <si>
     <t>44-57</t>
   </si>
   <si>
+    <t>Лакеев Дмитрий</t>
+  </si>
+  <si>
     <t>Головочев Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лакеев Дмитрий</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Макаров Глеб</t>
   </si>
   <si>
     <t>Клевцов Тарас</t>
   </si>
   <si>
     <t>Кондратьев Александр</t>
   </si>
   <si>
     <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Крючков Александр</t>
   </si>
   <si>
     <t>Бердычевец Евгений</t>
   </si>