--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -168,54 +168,54 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>13-50</t>
   </si>
   <si>
     <t>2-59</t>
   </si>
   <si>
     <t>Алексенко Максим</t>
   </si>
   <si>
     <t>Дорощенко Григорий</t>
   </si>
   <si>
+    <t>Мишустин Степан</t>
+  </si>
+  <si>
     <t>Пляскин Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мишустин Степан</t>
   </si>
   <si>
     <t>Кайнов Константин</t>
   </si>
   <si>
     <t>Поцилуйко Алексей</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Бояркин Алексей</t>
   </si>
   <si>
     <t>Замкин Антон</t>
   </si>
   <si>
     <t>Крицкий Дмитрий</t>
   </si>
   <si>
     <t>Дорощенко Дмитрий</t>
   </si>
   <si>
     <t>Несветов Сергей</t>
   </si>